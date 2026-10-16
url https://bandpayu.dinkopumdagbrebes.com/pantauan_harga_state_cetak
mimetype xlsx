--- v1 (2026-08-15)
+++ v2 (2026-10-16)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Pantauan Harga" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>DATA PANTAUAN HARGA</t>
   </si>
   <si>
-    <t>Tanggal : 16-08-2026</t>
+    <t>Tanggal : 17-10-2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>PASAR WINDUAJI</t>
   </si>
   <si>
     <t>Kemarin</t>
   </si>
   <si>
     <t>Hari Ini</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>PASAR BULAKAMBA</t>
   </si>
@@ -649,613 +649,645 @@
       </c>
       <c r="O6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="3">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>30000</v>
+        <v>34000</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="4"/>
+      <c r="G7" s="4">
+        <v>28000</v>
+      </c>
       <c r="H7" s="4"/>
       <c r="I7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="4"/>
+      <c r="J7" s="4">
+        <v>28000</v>
+      </c>
       <c r="K7" s="4"/>
       <c r="L7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="4">
-        <v>33000</v>
+        <v>30000</v>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="3">
         <v>2</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>35000</v>
+        <v>30000</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="4"/>
+      <c r="G8" s="4">
+        <v>28000</v>
+      </c>
       <c r="H8" s="4"/>
       <c r="I8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J8" s="4"/>
+      <c r="J8" s="4">
+        <v>28000</v>
+      </c>
       <c r="K8" s="4"/>
       <c r="L8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M8" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="4">
-        <v>35500</v>
+        <v>28666.66666666666788</v>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="3">
         <v>3</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="4">
-        <v>40000</v>
+        <v>38000</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="4"/>
+      <c r="G9" s="4">
+        <v>32000</v>
+      </c>
       <c r="H9" s="4"/>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J9" s="4"/>
+      <c r="J9" s="4">
+        <v>32000</v>
+      </c>
       <c r="K9" s="4"/>
       <c r="L9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P9" s="4">
-        <v>40000</v>
+        <v>34000</v>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="3">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G10" s="4"/>
+      <c r="G10" s="4">
+        <v>12500</v>
+      </c>
       <c r="H10" s="4"/>
       <c r="I10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J10" s="4"/>
+      <c r="J10" s="4">
+        <v>12000</v>
+      </c>
       <c r="K10" s="4"/>
       <c r="L10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="P10" s="4"/>
+      <c r="P10" s="4">
+        <v>12250</v>
+      </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="3">
         <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G11" s="4"/>
+      <c r="G11" s="4">
+        <v>45000</v>
+      </c>
       <c r="H11" s="4"/>
       <c r="I11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J11" s="4"/>
+      <c r="J11" s="4">
+        <v>45000</v>
+      </c>
       <c r="K11" s="4"/>
       <c r="L11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="4">
-        <v>36000</v>
+        <v>45000</v>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3">
         <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4">
-        <v>35000</v>
+        <v>60000</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4"/>
+      <c r="G12" s="4">
+        <v>70000</v>
+      </c>
       <c r="H12" s="4"/>
       <c r="I12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J12" s="4"/>
+      <c r="J12" s="4">
+        <v>70000</v>
+      </c>
       <c r="K12" s="4"/>
       <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P12" s="4">
-        <v>36500</v>
+        <v>66666.66666666667152</v>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="3">
         <v>7</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="4">
-        <v>45000</v>
+        <v>60000</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G13" s="4"/>
+      <c r="G13" s="4">
+        <v>70000</v>
+      </c>
       <c r="H13" s="4"/>
       <c r="I13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="4">
+        <v>70000</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M13" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P13" s="4">
-        <v>42500</v>
+        <v>66666.66666666667152</v>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="3">
         <v>8</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="4">
         <v>42000</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G14" s="4"/>
+      <c r="G14" s="4">
+        <v>85000</v>
+      </c>
       <c r="H14" s="4"/>
       <c r="I14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J14" s="4"/>
+      <c r="J14" s="4">
+        <v>43000</v>
+      </c>
       <c r="K14" s="4"/>
       <c r="L14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M14" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P14" s="4">
-        <v>41000</v>
+        <v>56666.66666666666424</v>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="3">
         <v>9</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="4">
-        <v>17000</v>
+        <v>18000</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G15" s="4"/>
+      <c r="G15" s="4">
+        <v>18000</v>
+      </c>
       <c r="H15" s="4"/>
       <c r="I15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J15" s="4"/>
+      <c r="J15" s="4">
+        <v>18500</v>
+      </c>
       <c r="K15" s="4"/>
       <c r="L15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M15" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P15" s="4">
-        <v>16500</v>
+        <v>18166.66666666666788</v>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="4">
-        <v>12000</v>
+        <v>16000</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G16" s="4"/>
+      <c r="G16" s="4">
+        <v>25000</v>
+      </c>
       <c r="H16" s="4"/>
       <c r="I16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J16" s="4"/>
+      <c r="J16" s="4">
+        <v>25000</v>
+      </c>
       <c r="K16" s="4"/>
       <c r="L16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M16" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P16" s="4">
-        <v>17500</v>
+        <v>22000</v>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="4">
         <v>20500</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G17" s="4"/>
+      <c r="G17" s="4">
+        <v>21000</v>
+      </c>
       <c r="H17" s="4"/>
       <c r="I17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J17" s="4"/>
+      <c r="J17" s="4">
+        <v>21000</v>
+      </c>
       <c r="K17" s="4"/>
       <c r="L17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M17" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P17" s="4">
-        <v>20250</v>
+        <v>20833.33333333333212</v>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="3">
         <v>12</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="4">
         <v>22000</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G18" s="4"/>
+      <c r="G18" s="4">
+        <v>23000</v>
+      </c>
       <c r="H18" s="4"/>
       <c r="I18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J18" s="4"/>
+      <c r="J18" s="4">
+        <v>23000</v>
+      </c>
       <c r="K18" s="4"/>
       <c r="L18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M18" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P18" s="4">
-        <v>22500</v>
+        <v>22666.66666666666788</v>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="3">
         <v>13</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="4">
-        <v>26000</v>
+        <v>25000</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G19" s="4"/>
+      <c r="G19" s="4">
+        <v>26000</v>
+      </c>
       <c r="H19" s="4"/>
       <c r="I19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J19" s="4"/>
+      <c r="J19" s="4">
+        <v>26000</v>
+      </c>
       <c r="K19" s="4"/>
       <c r="L19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M19" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P19" s="4">
-        <v>25500</v>
+        <v>25666.66666666666788</v>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="3">
         <v>14</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="4">
-        <v>12000</v>
+        <v>9000</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G20" s="4"/>
+      <c r="G20" s="4">
+        <v>9000</v>
+      </c>
       <c r="H20" s="4"/>
       <c r="I20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J20" s="4"/>
+      <c r="J20" s="4">
+        <v>10000</v>
+      </c>
       <c r="K20" s="4"/>
       <c r="L20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M20" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P20" s="4">
-        <v>10250</v>
+        <v>9333.33333333333394</v>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="3" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:I5"/>
     <mergeCell ref="J4:L5"/>
     <mergeCell ref="M4:O5"/>
     <mergeCell ref="P4:R5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 