--- v0 (2026-06-13)
+++ v1 (2026-08-15)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Pantauan Harga" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>DATA PANTAUAN HARGA</t>
   </si>
   <si>
-    <t>Tanggal : 14-06-2026</t>
+    <t>Tanggal : 16-08-2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>PASAR WINDUAJI</t>
   </si>
   <si>
+    <t>Kemarin</t>
+  </si>
+  <si>
+    <t>Hari Ini</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
     <t>PASAR BULAKAMBA</t>
   </si>
   <si>
     <t>PASAR BELAKANG KODIM</t>
   </si>
   <si>
     <t>PASAR INDUK BUMIAYU</t>
   </si>
   <si>
     <t>Rata-Rata</t>
-  </si>
-[...7 lines deleted...]
-    <t>%</t>
   </si>
   <si>
     <t>BAWANG MERAH</t>
   </si>
   <si>
     <t>Kg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>BAWANG PUTIH HONAN</t>
   </si>
   <si>
     <t>BAWANG PUTIH KATING</t>
   </si>
   <si>
     <t>BERAS SPHP BULOG</t>
   </si>
   <si>
     <t>CABAI MERAH BESAR</t>
   </si>
   <si>
     <t xml:space="preserve">CABAI MERAH KERITING </t>
   </si>
@@ -107,134 +107,130 @@
   <si>
     <t>GULA PASIR CURAH</t>
   </si>
   <si>
     <t>JERUK LOKAL</t>
   </si>
   <si>
     <t>MINYAK GORENG CURAH</t>
   </si>
   <si>
     <t>MINYAK GORENG KEMASAN PREMIUM</t>
   </si>
   <si>
     <t>Lt</t>
   </si>
   <si>
     <t xml:space="preserve">TELUR AYAM RAS </t>
   </si>
   <si>
     <t>TEPUNG TERIGU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="F2F2F2"/>
+        <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -494,312 +490,318 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:R20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="2" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="Q6" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="3">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="4"/>
+      <c r="D7" s="4">
+        <v>30000</v>
+      </c>
       <c r="E7" s="4"/>
       <c r="F7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M7" s="4">
-        <v>50000</v>
+        <v>36000</v>
       </c>
       <c r="N7" s="4"/>
       <c r="O7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="4">
-        <v>50000</v>
+        <v>33000</v>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="3">
         <v>2</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="4"/>
+      <c r="D8" s="4">
+        <v>35000</v>
+      </c>
       <c r="E8" s="4"/>
       <c r="F8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="4">
-        <v>40000</v>
+        <v>36000</v>
       </c>
       <c r="N8" s="4"/>
       <c r="O8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P8" s="4">
-        <v>40000</v>
+        <v>35500</v>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="3">
         <v>3</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="4"/>
+      <c r="D9" s="4">
+        <v>40000</v>
+      </c>
       <c r="E9" s="4"/>
       <c r="F9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="4">
-        <v>45000</v>
+        <v>40000</v>
       </c>
       <c r="N9" s="4"/>
       <c r="O9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P9" s="4">
-        <v>45000</v>
+        <v>40000</v>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="3">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="3" t="s">
         <v>15</v>
@@ -823,466 +825,480 @@
     <row r="11" spans="1:18">
       <c r="A11" s="3">
         <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="4">
+        <v>36000</v>
+      </c>
       <c r="N11" s="4"/>
       <c r="O11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="P11" s="4"/>
+      <c r="P11" s="4">
+        <v>36000</v>
+      </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3">
         <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4"/>
+      <c r="D12" s="4">
+        <v>35000</v>
+      </c>
       <c r="E12" s="4"/>
       <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="4">
-        <v>50000</v>
+        <v>38000</v>
       </c>
       <c r="N12" s="4"/>
       <c r="O12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P12" s="4">
-        <v>50000</v>
+        <v>36500</v>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="3">
         <v>7</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="4"/>
+      <c r="D13" s="4">
+        <v>45000</v>
+      </c>
       <c r="E13" s="4"/>
       <c r="F13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="4">
-        <v>60000</v>
+        <v>40000</v>
       </c>
       <c r="N13" s="4"/>
       <c r="O13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P13" s="4">
-        <v>60000</v>
+        <v>42500</v>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="3">
         <v>8</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="4"/>
+      <c r="D14" s="4">
+        <v>42000</v>
+      </c>
       <c r="E14" s="4"/>
       <c r="F14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="4">
-        <v>35000</v>
+        <v>40000</v>
       </c>
       <c r="N14" s="4"/>
       <c r="O14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P14" s="4">
-        <v>35000</v>
+        <v>41000</v>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="3">
         <v>9</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="4"/>
+      <c r="D15" s="4">
+        <v>17000</v>
+      </c>
       <c r="E15" s="4"/>
       <c r="F15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="4">
-        <v>17000</v>
+        <v>16000</v>
       </c>
       <c r="N15" s="4"/>
       <c r="O15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P15" s="4">
-        <v>17000</v>
+        <v>16500</v>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="3">
         <v>10</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="4"/>
+      <c r="D16" s="4">
+        <v>12000</v>
+      </c>
       <c r="E16" s="4"/>
       <c r="F16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="4">
-        <v>24000</v>
+        <v>23000</v>
       </c>
       <c r="N16" s="4"/>
       <c r="O16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P16" s="4">
-        <v>24000</v>
+        <v>17500</v>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="3">
         <v>11</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="4"/>
+      <c r="D17" s="4">
+        <v>20500</v>
+      </c>
       <c r="E17" s="4"/>
       <c r="F17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="4">
-        <v>19000</v>
+        <v>20000</v>
       </c>
       <c r="N17" s="4"/>
       <c r="O17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P17" s="4">
-        <v>19000</v>
+        <v>20250</v>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="3">
         <v>12</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="4"/>
+      <c r="D18" s="4">
+        <v>22000</v>
+      </c>
       <c r="E18" s="4"/>
       <c r="F18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="4">
         <v>23000</v>
       </c>
       <c r="N18" s="4"/>
       <c r="O18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P18" s="4">
-        <v>23000</v>
+        <v>22500</v>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="3">
         <v>13</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="4"/>
+      <c r="D19" s="4">
+        <v>26000</v>
+      </c>
       <c r="E19" s="4"/>
       <c r="F19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M19" s="4">
-        <v>27000</v>
+        <v>25000</v>
       </c>
       <c r="N19" s="4"/>
       <c r="O19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P19" s="4">
-        <v>27000</v>
+        <v>25500</v>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="3">
         <v>14</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="4"/>
+      <c r="D20" s="4">
+        <v>12000</v>
+      </c>
       <c r="E20" s="4"/>
       <c r="F20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="M20" s="4">
         <v>8500</v>
       </c>
       <c r="N20" s="4"/>
       <c r="O20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="P20" s="4">
-        <v>8500</v>
+        <v>10250</v>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="3" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:F5"/>
     <mergeCell ref="G4:I5"/>
     <mergeCell ref="J4:L5"/>
     <mergeCell ref="M4:O5"/>
     <mergeCell ref="P4:R5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pantauan Harga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>